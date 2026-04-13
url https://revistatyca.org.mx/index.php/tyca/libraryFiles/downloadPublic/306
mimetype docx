--- v0 (2025-10-04)
+++ v1 (2026-04-13)
@@ -18,50 +18,52 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="002A3188" w:rsidRPr="002A3188" w:rsidRDefault="00AA5822" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Artículos</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00922349" w:rsidRPr="00EC0A59" w:rsidRDefault="0071338E" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -686,51 +688,91 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F4A62" w:rsidRDefault="008F2308" w:rsidP="008F2308">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -763,154 +805,208 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F4A62" w:rsidRDefault="007F4A62" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00215FF8" w:rsidRDefault="00215FF8" w:rsidP="00E60D43">
+    <w:p w:rsidR="00211FFA" w:rsidRDefault="00211FFA" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00215FF8">
+    </w:p>
+    <w:p w:rsidR="00215FF8" w:rsidRDefault="00215FF8" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Subsecciones</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0051518A">
+      </w:pPr>
+      <w:r w:rsidRPr="00215FF8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de primer nivel</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Subsecciones</w:t>
+      </w:r>
+      <w:r w:rsidR="0051518A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> de primer nivel</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C50732" w:rsidRDefault="008F2308" w:rsidP="008F2308">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C50732" w:rsidRDefault="008F2308" w:rsidP="008F2308">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -918,154 +1014,594 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C50732" w:rsidRDefault="00C50732" w:rsidP="00E60D43">
+    <w:p w:rsidR="00211FFA" w:rsidRDefault="00211FFA" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C50732">
+    </w:p>
+    <w:p w:rsidR="00C50732" w:rsidRDefault="00C50732" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Subsecciones de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0051518A">
+      </w:pPr>
+      <w:r w:rsidRPr="00C50732">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>segundo nivel y posteriores</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Subsecciones de </w:t>
+      </w:r>
+      <w:r w:rsidR="0051518A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>segundo nivel y posteriores</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F4A62" w:rsidRDefault="008F2308" w:rsidP="008F2308">
+    <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F4A62" w:rsidRPr="00211FFA" w:rsidRDefault="008F2308" w:rsidP="008F2308">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F4A62" w:rsidRDefault="007F4A62" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00211FFA" w:rsidRDefault="00211FFA" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00954806" w:rsidRDefault="00717FBF" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Metodología</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007D0B72" w:rsidRDefault="008F2308" w:rsidP="008F2308">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00211FFA" w:rsidRDefault="00211FFA" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00954806" w:rsidRDefault="00954806" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50732">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F4A62" w:rsidRDefault="008F2308" w:rsidP="008F2308">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
@@ -1074,306 +1610,391 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F4A62" w:rsidRDefault="007F4A62" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00954806" w:rsidRDefault="00954806" w:rsidP="00E60D43">
+    <w:p w:rsidR="00211FFA" w:rsidRDefault="00211FFA" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00215FF8">
+    </w:p>
+    <w:p w:rsidR="003A3773" w:rsidRDefault="003A3773" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Materiales</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D0B72">
+      </w:pPr>
+      <w:r w:rsidRPr="00F10C04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00215FF8">
+        <w:t>Discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>y métodos</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="007F4A62" w:rsidRDefault="008F2308" w:rsidP="008F2308">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F4A62" w:rsidRDefault="007F4A62" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2308">
-[...63 lines deleted...]
-    <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
+    </w:p>
+    <w:p w:rsidR="00211FFA" w:rsidRDefault="00211FFA" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00954806" w:rsidRDefault="00954806" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C50732">
+      <w:r w:rsidRPr="00F10C04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Resultados</w:t>
+        <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F4A62" w:rsidRDefault="008F2308" w:rsidP="008F2308">
+    <w:p w:rsidR="000F28CD" w:rsidRDefault="008F2308" w:rsidP="008F2308">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1384,339 +2005,102 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
-[...45 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">salto de párrafo </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Discusión</w:t>
-[...237 lines deleted...]
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F2308" w:rsidRDefault="008F2308" w:rsidP="008F2308">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -1724,159 +2108,507 @@
     <w:p w:rsidR="000F28CD" w:rsidRPr="00153528" w:rsidRDefault="00A94ECF" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00153528">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A94ECF" w:rsidRPr="00EC0A59" w:rsidRDefault="008F2308" w:rsidP="008F2308">
+    <w:p w:rsidR="00A94ECF" w:rsidRDefault="008F2308" w:rsidP="008F2308">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior d</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">e párrafo: 5 puntos.; </w:t>
+        <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párr</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>afo.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00211FFA" w:rsidRDefault="00211FFA" w:rsidP="008F2308">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00211FFA" w:rsidRDefault="00211FFA" w:rsidP="00211FFA">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Declaración de conflicto de interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00211FFA" w:rsidRDefault="00211FFA" w:rsidP="00211FFA">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>afo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00211FFA" w:rsidRPr="00EC0A59" w:rsidRDefault="00211FFA" w:rsidP="00211FFA">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00211FFA" w:rsidRPr="00153528" w:rsidRDefault="00211FFA" w:rsidP="00211FFA">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Declaración de uso de IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00211FFA" w:rsidRPr="00EC0A59" w:rsidRDefault="00211FFA" w:rsidP="00211FFA">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>afo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00211FFA" w:rsidRPr="00EC0A59" w:rsidRDefault="00211FFA" w:rsidP="008F2308">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00A94ECF" w:rsidRPr="007D0B72" w:rsidRDefault="00A94ECF" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pies de página</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:br/>
         <w:t>No se admiten. Deberán incorporarse al texto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F10C04" w:rsidRPr="00F10C04" w:rsidRDefault="00F10C04" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -2776,119 +3508,119 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00081B89" w:rsidRDefault="000669C6" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t>Figuras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006262E4" w:rsidRPr="0026163D" w:rsidRDefault="00922349" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="0019747E" w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000669C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Título, descripción y fuente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006262E4" w:rsidRDefault="0019747E" w:rsidP="00E60D43">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Figuras</w:t>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t>Debe</w:t>
       </w:r>
       <w:r w:rsidR="002E5127">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00A94ECF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> citarse en el cuerpo del texto</w:t>
       </w:r>
       <w:r w:rsidR="00081B89">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -3144,51 +3876,51 @@
     </w:p>
     <w:p w:rsidR="002D301B" w:rsidRPr="002975B7" w:rsidRDefault="002975B7" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002975B7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D301B" w:rsidRDefault="008F2308" w:rsidP="00E60D43">
+    <w:p w:rsidR="002D301B" w:rsidRDefault="00DB11A9" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
@@ -3261,51 +3993,50 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00081B89" w:rsidRPr="007F4A62" w:rsidRDefault="00B208BE" w:rsidP="00E60D43">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F4A62">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ecuaciones</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0019747E" w:rsidRDefault="0059086B" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Únicament</w:t>
       </w:r>
@@ -3318,50 +4049,51 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>e se admiten las creadas con la herramienta “Insertar una ecuación” de Word. Ecuación en imagen o creada por programas externos no se aceptan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002D301B" w:rsidRDefault="00541D8F" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
+          <w:lastRenderedPageBreak/>
           <m:t>A=π</m:t>
         </m:r>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <m:t>r</m:t>
             </m:r>
@@ -3568,51 +4300,71 @@
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D04E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>- Se tomará como base el formato APA</w:t>
       </w:r>
       <w:r w:rsidR="00CE3DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sexta edición para la citación</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00211FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>séptima edición</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la citación</w:t>
       </w:r>
       <w:r w:rsidRPr="004D04E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009E626B" w:rsidRPr="004D04E2" w:rsidRDefault="009E626B" w:rsidP="00E60D43">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E626B" w:rsidRPr="004D04E2" w:rsidRDefault="007F4A62" w:rsidP="00E60D43">
@@ -3688,61 +4440,61 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> una guía para la citación en APA</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009E626B" w:rsidRPr="004D04E2" w:rsidSect="00E60D43">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0045037B" w:rsidRDefault="0045037B" w:rsidP="0019747E">
+    <w:p w:rsidR="00500EA1" w:rsidRDefault="00500EA1" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0045037B" w:rsidRDefault="0045037B" w:rsidP="0019747E">
+    <w:p w:rsidR="00500EA1" w:rsidRDefault="00500EA1" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3791,152 +4543,155 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1126240084"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="0051518A" w:rsidRDefault="0051518A" w:rsidP="0051518A">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008F2308" w:rsidRPr="008F2308">
+        <w:r w:rsidR="00DB11A9" w:rsidRPr="00DB11A9">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0045037B" w:rsidRDefault="0045037B" w:rsidP="0019747E">
+    <w:p w:rsidR="00500EA1" w:rsidRDefault="00500EA1" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0045037B" w:rsidRDefault="0045037B" w:rsidP="0019747E">
+    <w:p w:rsidR="00500EA1" w:rsidRDefault="00500EA1" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4621"/>
+      <w:gridCol w:w="3828"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00AA5822" w:rsidTr="00AA5822">
+    <w:tr w:rsidR="00AA5822" w:rsidTr="00700B42">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4621" w:type="dxa"/>
+          <w:tcW w:w="3828" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00AA5822" w:rsidRDefault="00AA5822" w:rsidP="00AA5822">
+        <w:p w:rsidR="00AA5822" w:rsidRDefault="00AA5822" w:rsidP="00700B42">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:ind w:right="540"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4419"/>
+              <w:tab w:val="clear" w:pos="8838"/>
+            </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="es-MX"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="es-MX"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F2C2C41" wp14:editId="7CAA770D">
                 <wp:extent cx="2043430" cy="1119505"/>
                 <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:docPr id="2" name="Imagen 2" descr="Logo 2 TyCA (2)"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="Logo 2 TyCA (2)"/>
                         <pic:cNvPicPr>
@@ -4126,170 +4881,178 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0MTGyMDS2tDQzMbQwNTNW0lEKTi0uzszPAykwrwUA95HPwywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B00585"/>
     <w:rsid w:val="00002F07"/>
     <w:rsid w:val="00035744"/>
     <w:rsid w:val="000669C6"/>
     <w:rsid w:val="00081B89"/>
     <w:rsid w:val="00092031"/>
     <w:rsid w:val="000D43DF"/>
     <w:rsid w:val="000F28CD"/>
     <w:rsid w:val="001064A4"/>
     <w:rsid w:val="00153528"/>
     <w:rsid w:val="0019747E"/>
     <w:rsid w:val="001B4B93"/>
     <w:rsid w:val="001F29BD"/>
     <w:rsid w:val="0020637A"/>
+    <w:rsid w:val="00211FFA"/>
     <w:rsid w:val="00213C3F"/>
     <w:rsid w:val="00215FF8"/>
     <w:rsid w:val="00231672"/>
     <w:rsid w:val="0026163D"/>
     <w:rsid w:val="00276CB3"/>
     <w:rsid w:val="00293929"/>
     <w:rsid w:val="002975B7"/>
     <w:rsid w:val="002A3188"/>
     <w:rsid w:val="002D301B"/>
     <w:rsid w:val="002D5F13"/>
     <w:rsid w:val="002E5127"/>
     <w:rsid w:val="00306470"/>
     <w:rsid w:val="003113D0"/>
     <w:rsid w:val="003435C5"/>
     <w:rsid w:val="003A3773"/>
     <w:rsid w:val="003A7A76"/>
     <w:rsid w:val="003C36E3"/>
     <w:rsid w:val="0045037B"/>
     <w:rsid w:val="00477EDE"/>
     <w:rsid w:val="00493699"/>
     <w:rsid w:val="004D04E2"/>
     <w:rsid w:val="004E3AAA"/>
+    <w:rsid w:val="00500EA1"/>
     <w:rsid w:val="00505806"/>
     <w:rsid w:val="0050730F"/>
     <w:rsid w:val="0051518A"/>
     <w:rsid w:val="0051615F"/>
     <w:rsid w:val="00541D8F"/>
     <w:rsid w:val="00560D83"/>
     <w:rsid w:val="0059086B"/>
     <w:rsid w:val="005C2816"/>
     <w:rsid w:val="005E121E"/>
     <w:rsid w:val="005F3EDF"/>
     <w:rsid w:val="00625430"/>
     <w:rsid w:val="006262E4"/>
     <w:rsid w:val="00693550"/>
+    <w:rsid w:val="006E00F1"/>
     <w:rsid w:val="006E47DE"/>
     <w:rsid w:val="006F5310"/>
+    <w:rsid w:val="00700B42"/>
     <w:rsid w:val="0071338E"/>
+    <w:rsid w:val="00717FBF"/>
     <w:rsid w:val="00755C9E"/>
     <w:rsid w:val="007D0B72"/>
     <w:rsid w:val="007D4E3B"/>
     <w:rsid w:val="007F3DB9"/>
     <w:rsid w:val="007F4A62"/>
     <w:rsid w:val="007F7391"/>
     <w:rsid w:val="00817983"/>
     <w:rsid w:val="008865FF"/>
     <w:rsid w:val="008D0C0A"/>
     <w:rsid w:val="008F2308"/>
     <w:rsid w:val="00907410"/>
     <w:rsid w:val="00920DF5"/>
     <w:rsid w:val="00922349"/>
     <w:rsid w:val="00954806"/>
     <w:rsid w:val="00957D70"/>
     <w:rsid w:val="009613EF"/>
     <w:rsid w:val="009C0D1F"/>
     <w:rsid w:val="009D22FB"/>
     <w:rsid w:val="009E510A"/>
     <w:rsid w:val="009E626B"/>
     <w:rsid w:val="00A03146"/>
     <w:rsid w:val="00A1085F"/>
     <w:rsid w:val="00A459D3"/>
     <w:rsid w:val="00A50760"/>
     <w:rsid w:val="00A80F47"/>
     <w:rsid w:val="00A8116B"/>
     <w:rsid w:val="00A94ECF"/>
     <w:rsid w:val="00AA5822"/>
     <w:rsid w:val="00AD0D79"/>
     <w:rsid w:val="00B00585"/>
     <w:rsid w:val="00B208BE"/>
+    <w:rsid w:val="00B23081"/>
     <w:rsid w:val="00B95E0F"/>
     <w:rsid w:val="00C43B8F"/>
     <w:rsid w:val="00C50732"/>
     <w:rsid w:val="00C56C0C"/>
     <w:rsid w:val="00CA1808"/>
     <w:rsid w:val="00CC63C7"/>
     <w:rsid w:val="00CD318A"/>
     <w:rsid w:val="00CE3DB9"/>
     <w:rsid w:val="00CF1615"/>
     <w:rsid w:val="00D7013B"/>
     <w:rsid w:val="00D910AA"/>
+    <w:rsid w:val="00DB11A9"/>
+    <w:rsid w:val="00E56BFF"/>
     <w:rsid w:val="00E60D43"/>
     <w:rsid w:val="00E939C7"/>
     <w:rsid w:val="00EC0A59"/>
     <w:rsid w:val="00EC0C7F"/>
     <w:rsid w:val="00EE1D58"/>
     <w:rsid w:val="00F10C04"/>
     <w:rsid w:val="00F15AB0"/>
     <w:rsid w:val="00F32C69"/>
     <w:rsid w:val="00F66381"/>
     <w:rsid w:val="00F73639"/>
     <w:rsid w:val="00FA15AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5171,78 +5934,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C46AEE6-68BB-4A49-8C51-3C5BF406873C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4235D51-A998-4A75-B160-6CEC12310282}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>4559</Characters>
+  <Pages>8</Pages>
+  <Words>929</Words>
+  <Characters>5115</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5377</CharactersWithSpaces>
+  <CharactersWithSpaces>6032</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>revisor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>