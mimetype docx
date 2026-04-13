--- v0 (2025-10-04)
+++ v1 (2026-04-13)
@@ -1,46 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="002A3188" w:rsidRPr="00C86CC3" w:rsidRDefault="000B40AA" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
@@ -59,165 +53,216 @@
     <w:p w:rsidR="000B40AA" w:rsidRPr="00C86CC3" w:rsidRDefault="000B40AA" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Title of the article</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C36E3" w:rsidRPr="00C86CC3" w:rsidRDefault="000B40AA" w:rsidP="00572BB1">
+    <w:p w:rsidR="003C36E3" w:rsidRPr="00C86CC3" w:rsidRDefault="00D16DE6" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Title of the article (Spanish)</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:t>Title of the article (s</w:t>
+      </w:r>
+      <w:r w:rsidR="000B40AA" w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>panish)</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="000B40AA" w:rsidRPr="00C86CC3" w:rsidRDefault="000B40AA" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B40AA" w:rsidRPr="00C86CC3" w:rsidRDefault="000B40AA" w:rsidP="00572BB1">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B40AA" w:rsidRPr="00C86CC3" w:rsidRDefault="000B40AA" w:rsidP="0015010A">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>The abstract should be concise and provide a broad overview of the research (objective, method, results and conclusions), without exceeding 250 words.</w:t>
+        <w:t xml:space="preserve">The abstract </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be concise and provide a broad overview of the research (objective, method, results and conclusions), without exceeding 250 words.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A80F47" w:rsidRPr="00C86CC3" w:rsidRDefault="000B40AA" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a list of no more than eight key words or phrases should be provided to facilitate information retrieval; separate them by comma.</w:t>
+        <w:t xml:space="preserve"> a list of no more than eight key words or phrases </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be provided to facilitate information retrieval; separate them by comma.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B40AA" w:rsidRPr="00C86CC3" w:rsidRDefault="000B40AA" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000F28CD" w:rsidRPr="00572BB1" w:rsidRDefault="000B40AA" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -465,409 +510,463 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r w:rsidR="000D4AB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidR="0015010A" w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidR="0015010A" w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0015010A" w:rsidRDefault="0015010A" w:rsidP="0015010A">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r w:rsidR="000D4AB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>line</w:t>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A348E9" w:rsidRPr="00C86CC3" w:rsidRDefault="00A348E9" w:rsidP="00572BB1">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63655" w:rsidRPr="00C86CC3" w:rsidRDefault="00D63655" w:rsidP="00572BB1">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000F28CD" w:rsidRPr="00C86CC3" w:rsidRDefault="00D63655" w:rsidP="00572BB1">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Subsections of first level</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F28CD" w:rsidRPr="00C86CC3" w:rsidRDefault="000F28CD" w:rsidP="00572BB1">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63655" w:rsidRPr="00C86CC3" w:rsidRDefault="00D63655" w:rsidP="00572BB1">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0015010A" w:rsidRDefault="0015010A" w:rsidP="0015010A">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text: font: Verdana; size: 12 point; </w:t>
+      </w:r>
       <w:r w:rsidR="000D4AB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> spacing: 1.5</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...197 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F28CD" w:rsidRDefault="000F28CD" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -957,184 +1056,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r w:rsidR="000D4AB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F4A62" w:rsidRPr="00C86CC3" w:rsidRDefault="007F4A62" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007F4A62" w:rsidRPr="00C86CC3" w:rsidRDefault="007F4A62" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F28CD" w:rsidRPr="00C86CC3" w:rsidRDefault="00D63655" w:rsidP="00572BB1">
+    <w:p w:rsidR="000F28CD" w:rsidRPr="00C86CC3" w:rsidRDefault="00D16DE6" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86CC3">
+      <w:r w:rsidRPr="00D16DE6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Materials and methods</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000F28CD" w:rsidRPr="00C86CC3" w:rsidRDefault="000F28CD" w:rsidP="00572BB1">
+        <w:t>Methodology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D63655" w:rsidRDefault="00D63655" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D63655" w:rsidRPr="00C86CC3" w:rsidRDefault="00D63655" w:rsidP="00572BB1">
+    <w:p w:rsidR="00D16DE6" w:rsidRPr="00C86CC3" w:rsidRDefault="00D16DE6" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0015010A" w:rsidRDefault="0015010A" w:rsidP="0015010A">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -1144,104 +1261,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r w:rsidR="000D4AB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D0B72" w:rsidRPr="00C86CC3" w:rsidRDefault="007D0B72" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -1332,104 +1467,122 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r w:rsidR="000D4AB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F4A62" w:rsidRPr="00C86CC3" w:rsidRDefault="007F4A62" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -1519,104 +1672,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r w:rsidR="000D4AB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F4A62" w:rsidRPr="00C86CC3" w:rsidRDefault="007F4A62" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -1706,115 +1877,133 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r w:rsidR="000D4AB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F28CD" w:rsidRPr="00C86CC3" w:rsidRDefault="000F28CD" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1861,104 +2050,466 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r w:rsidR="000D4AB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragrap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D16DE6" w:rsidRDefault="00D16DE6" w:rsidP="0015010A">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D16DE6" w:rsidRPr="00C86CC3" w:rsidRDefault="00D16DE6" w:rsidP="00D16DE6">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Statement of conflict of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D16DE6" w:rsidRDefault="00D16DE6" w:rsidP="00D16DE6">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragrap</w:t>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragrap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D16DE6" w:rsidRDefault="00D16DE6" w:rsidP="00D16DE6">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D16DE6" w:rsidRPr="00C86CC3" w:rsidRDefault="00D16DE6" w:rsidP="00D16DE6">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Statement on the use of IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D16DE6" w:rsidRDefault="00D16DE6" w:rsidP="00D16DE6">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragrap</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A94ECF" w:rsidRPr="00C86CC3" w:rsidRDefault="00A94ECF" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
@@ -2099,83 +2650,144 @@
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Title, description and source</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C86CC3" w:rsidRDefault="00A348E9" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">The reference to tables must be cited in the body of the text, in the immediately following paragraph place the table with the title “Table 1”, “Table 2” or “Tables 1 and 2” (without quotation marks), and so on. The heading of the columns of the tables should be in bold and the content of the cells in normal font. Scientific names should be in italics. Table font size: 10 or smaller; font size of title, description and source: 12. Table footnotes: font: Verdana; size: 10; left-aligned, first letter must be in uppercase. Tables must be made with the “Table” tool in </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The reference to tables must be cited in the body of the text, in the immediately following paragraph place the table with the title “Table 1”, “Table 2” or “Tables 1 and 2” (without quotation marks), and so on. The heading of the columns of the tables </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be in bold and the content of the cells in normal font. Scientific names </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be in italics. Table font size: 10 or smaller; font size of title, description and source: 12. Table footnotes: font: Verdana; size: 10; left-aligned, first letter must be in uppercase. Tables must be made with the “Table” tool in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Word.</w:t>
       </w:r>
       <w:r w:rsidR="00C86CC3" w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C86CC3" w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> footnotes: font: Verdana; size: 10; centered with respect to the table, the first letter should be capitalized</w:t>
+        <w:t xml:space="preserve"> footnotes: font: Verdana; size: 10; centered with respect to the table, the first letter </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86CC3" w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be capitalized</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A348E9" w:rsidRPr="00A348E9" w:rsidRDefault="00572BB1" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Example</w:t>
@@ -2575,53 +3187,52 @@
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Source: citation of source</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A348E9" w:rsidRPr="00C86CC3" w:rsidRDefault="00A348E9" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C86CC3" w:rsidRPr="00C86CC3" w:rsidRDefault="00C86CC3" w:rsidP="00572BB1">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w:rsidR="00C86CC3" w:rsidRPr="00C86CC3" w:rsidRDefault="00C86CC3" w:rsidP="00D16DE6">
+      <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Figures</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A348E9" w:rsidRPr="00A348E9" w:rsidRDefault="00A348E9" w:rsidP="00572BB1">
       <w:pPr>
@@ -2652,51 +3263,62 @@
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Title, description and source</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A348E9" w:rsidRDefault="00A348E9" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>They must be cited in the body of the text, in the immediate following paragraph place the title of the figure as “Figure 1”, “Figure 2” or “Figures 1 and 2” (without quotation marks), etcetera. They must be submitted in color</w:t>
+        <w:t xml:space="preserve">They must be cited in the body of the text, in the immediate following paragraph place the title of the figure as “Figure 1”, “Figure 2” or “Figures 1 and 2” (without quotation marks), etcetera. They must be submitted in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>color</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> in high resolution (600 dpi</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>) and in PNG or TIFF format, a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -2744,71 +3366,70 @@
       <w:r w:rsidR="00A348E9" w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A348E9" w:rsidRDefault="00A348E9" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C86CC3" w:rsidRPr="00C86CC3" w:rsidRDefault="000D4AB6" w:rsidP="00572BB1">
+    <w:p w:rsidR="00C86CC3" w:rsidRPr="00C86CC3" w:rsidRDefault="00E12A95" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:pict>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:442.2pt;height:242.5pt">
             <v:imagedata r:id="rId8" o:title="logo"/>
           </v:shape>
         </w:pict>
       </w:r>
@@ -3053,121 +3674,181 @@
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in alphabetical order)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C86CC3" w:rsidRPr="00C86CC3" w:rsidRDefault="00C86CC3" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- All the bibliography must be referenced in the main body of the document.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C86CC3" w:rsidRPr="00C86CC3" w:rsidRDefault="00C86CC3" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>- In the case of the approach of topics of the common domain in the scientific and technological field, works that denote the knowledge of the authors on the state of the art should be cited.</w:t>
+        <w:t xml:space="preserve">- In the case of the approach of topics of the common domain in the scientific and technological field, works that denote the knowledge of the authors on the state of the art </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be cited.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C86CC3" w:rsidRPr="00C86CC3" w:rsidRDefault="00C86CC3" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>- As far as possible, self-citations should be avoided.</w:t>
+        <w:t xml:space="preserve">- As far as possible, self-citations </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be avoided.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009E626B" w:rsidRDefault="00C86CC3" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>- The APA sixth edition format will be used as a basis for citation.</w:t>
+        <w:t xml:space="preserve">- The APA </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16DE6" w:rsidRPr="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>7th edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> format will be used as a basis for citation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A348E9" w:rsidRDefault="00A348E9" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A348E9" w:rsidRPr="00A348E9" w:rsidRDefault="00A348E9" w:rsidP="00572BB1">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3187,80 +3868,75 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>on our website for a guide to APA citation.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A348E9" w:rsidRPr="00A348E9" w:rsidSect="00572BB1">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B65C00" w:rsidRDefault="00B65C00" w:rsidP="0019747E">
+    <w:p w:rsidR="00603466" w:rsidRDefault="00603466" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B65C00" w:rsidRDefault="00B65C00" w:rsidP="0019747E">
+    <w:p w:rsidR="00603466" w:rsidRDefault="00603466" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3320,311 +3996,167 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B65C00" w:rsidRDefault="00B65C00" w:rsidP="0019747E">
+    <w:p w:rsidR="00603466" w:rsidRDefault="00603466" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B65C00" w:rsidRDefault="00B65C00" w:rsidP="0019747E">
+    <w:p w:rsidR="00603466" w:rsidRDefault="00603466" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="004E3AAA" w:rsidRDefault="004E3AAA">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4559"/>
-      <w:gridCol w:w="4279"/>
+      <w:gridCol w:w="3686"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001B4B93" w:rsidTr="005C2816">
+    <w:tr w:rsidR="00D16DE6" w:rsidTr="00D16DE6">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4655" w:type="dxa"/>
+          <w:tcW w:w="3686" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="001B4B93" w:rsidRDefault="001B4B93" w:rsidP="001B4B93">
+        <w:p w:rsidR="00D16DE6" w:rsidRDefault="00D16DE6" w:rsidP="00D16DE6">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:ind w:right="540"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4419"/>
+              <w:tab w:val="clear" w:pos="8838"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="es-MX"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="es-MX"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23FFDF58" wp14:editId="2A27F236">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48C0E3B8" wp14:editId="2AECD9F2">
                 <wp:extent cx="2043430" cy="1119505"/>
                 <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:docPr id="2" name="Imagen 2" descr="Logo 2 TyCA (2)"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="Logo 2 TyCA (2)"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2043430" cy="1119505"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
-      <w:tc>
-[...99 lines deleted...]
-      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="0019747E" w:rsidRDefault="0019747E" w:rsidP="005C2816">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w:rsidR="004E3AAA" w:rsidRDefault="004E3AAA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="476B1A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E68F4A4"/>
     <w:lvl w:ilvl="0" w:tplc="080A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3933,51 +4465,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0MTGyMDS2tDQzMbQwNTNW0lEKTi0uzszPAykwrwUA95HPwywAAAA="/>
   </w:docVars>
   <w:rsids>
@@ -3999,104 +4531,108 @@
     <w:rsid w:val="00215FF8"/>
     <w:rsid w:val="00231672"/>
     <w:rsid w:val="0026163D"/>
     <w:rsid w:val="00276CB3"/>
     <w:rsid w:val="00293929"/>
     <w:rsid w:val="002A3188"/>
     <w:rsid w:val="002D5F13"/>
     <w:rsid w:val="002E5127"/>
     <w:rsid w:val="00306470"/>
     <w:rsid w:val="003113D0"/>
     <w:rsid w:val="003328F6"/>
     <w:rsid w:val="003A3773"/>
     <w:rsid w:val="003A7A76"/>
     <w:rsid w:val="003C36E3"/>
     <w:rsid w:val="003F2FBA"/>
     <w:rsid w:val="00477EDE"/>
     <w:rsid w:val="00493699"/>
     <w:rsid w:val="004B21D9"/>
     <w:rsid w:val="004D04E2"/>
     <w:rsid w:val="004E3AAA"/>
     <w:rsid w:val="00505806"/>
     <w:rsid w:val="0050730F"/>
     <w:rsid w:val="0051615F"/>
     <w:rsid w:val="00560D83"/>
     <w:rsid w:val="00572BB1"/>
+    <w:rsid w:val="00586D4E"/>
     <w:rsid w:val="0059086B"/>
     <w:rsid w:val="005C2816"/>
     <w:rsid w:val="005E121E"/>
     <w:rsid w:val="005F3EDF"/>
+    <w:rsid w:val="00603466"/>
     <w:rsid w:val="00625430"/>
     <w:rsid w:val="006262E4"/>
     <w:rsid w:val="00645087"/>
     <w:rsid w:val="006917A3"/>
     <w:rsid w:val="006E47DE"/>
     <w:rsid w:val="006F5310"/>
     <w:rsid w:val="0071338E"/>
     <w:rsid w:val="00755C9E"/>
     <w:rsid w:val="007D0B72"/>
     <w:rsid w:val="007D4E3B"/>
     <w:rsid w:val="007F3DB9"/>
     <w:rsid w:val="007F4A62"/>
     <w:rsid w:val="007F7391"/>
     <w:rsid w:val="00817983"/>
     <w:rsid w:val="008865FF"/>
     <w:rsid w:val="008D0C0A"/>
     <w:rsid w:val="00907410"/>
     <w:rsid w:val="00920DF5"/>
     <w:rsid w:val="00922349"/>
     <w:rsid w:val="00954806"/>
     <w:rsid w:val="009613EF"/>
     <w:rsid w:val="009C0D1F"/>
     <w:rsid w:val="009D22FB"/>
     <w:rsid w:val="009E510A"/>
     <w:rsid w:val="009E626B"/>
     <w:rsid w:val="00A03146"/>
     <w:rsid w:val="00A1085F"/>
     <w:rsid w:val="00A348E9"/>
     <w:rsid w:val="00A459D3"/>
     <w:rsid w:val="00A50760"/>
     <w:rsid w:val="00A80F47"/>
     <w:rsid w:val="00A8116B"/>
     <w:rsid w:val="00A94ECF"/>
     <w:rsid w:val="00AD0D79"/>
     <w:rsid w:val="00B00585"/>
     <w:rsid w:val="00B208BE"/>
     <w:rsid w:val="00B65C00"/>
     <w:rsid w:val="00B95E0F"/>
     <w:rsid w:val="00C43B8F"/>
     <w:rsid w:val="00C46A75"/>
     <w:rsid w:val="00C50732"/>
     <w:rsid w:val="00C56C0C"/>
     <w:rsid w:val="00C86CC3"/>
     <w:rsid w:val="00CC63C7"/>
     <w:rsid w:val="00CD318A"/>
     <w:rsid w:val="00CE3DB9"/>
     <w:rsid w:val="00CF1615"/>
+    <w:rsid w:val="00D16DE6"/>
     <w:rsid w:val="00D63655"/>
     <w:rsid w:val="00D7013B"/>
     <w:rsid w:val="00D910AA"/>
+    <w:rsid w:val="00E12A95"/>
     <w:rsid w:val="00E939C7"/>
     <w:rsid w:val="00EC0A59"/>
     <w:rsid w:val="00EC0C7F"/>
     <w:rsid w:val="00EE1D58"/>
     <w:rsid w:val="00F10C04"/>
     <w:rsid w:val="00F15AB0"/>
     <w:rsid w:val="00F32C69"/>
     <w:rsid w:val="00F66381"/>
     <w:rsid w:val="00F73639"/>
     <w:rsid w:val="00FA15AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX" w:eastAsia="ja-JP"/>
@@ -4701,55 +5237,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2129082336">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4978,78 +5514,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D229E833-660D-4126-94F9-14BDDBC4A848}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04D314F2-8C25-4B52-B490-B6482D206702}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>793</Words>
-  <Characters>4362</Characters>
+  <Words>876</Words>
+  <Characters>4821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5145</CharactersWithSpaces>
+  <CharactersWithSpaces>5686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>revisor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>