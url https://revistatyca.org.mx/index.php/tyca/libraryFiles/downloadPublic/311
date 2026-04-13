--- v0 (2025-10-04)
+++ v1 (2026-04-13)
@@ -6,184 +6,184 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="400683C1" w14:textId="3A43FA4A" w:rsidR="00651803" w:rsidRPr="008D7604" w:rsidRDefault="00D84E22" w:rsidP="00471036">
+    <w:p w14:paraId="400683C1" w14:textId="3A43FA4A" w:rsidR="00651803" w:rsidRPr="008D7604" w:rsidRDefault="00D84E22" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>DOI:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314850D0" w14:textId="0CB93CF3" w:rsidR="008A7E1F" w:rsidRPr="008D7604" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="314850D0" w14:textId="0CB93CF3" w:rsidR="008A7E1F" w:rsidRPr="008D7604" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Artículos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0595D62A" w14:textId="77777777" w:rsidR="00614B2A" w:rsidRPr="008D7604" w:rsidRDefault="00614B2A" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0595D62A" w14:textId="77777777" w:rsidR="00614B2A" w:rsidRPr="008D7604" w:rsidRDefault="00614B2A" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Título del trabajo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6045C280" w14:textId="2DE1C360" w:rsidR="00614B2A" w:rsidRPr="008D7604" w:rsidRDefault="00614B2A" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6045C280" w14:textId="2DE1C360" w:rsidR="00614B2A" w:rsidRPr="008D7604" w:rsidRDefault="00614B2A" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Título del trabajo (</w:t>
       </w:r>
       <w:r w:rsidR="00471036">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664D132A" w14:textId="77777777" w:rsidR="000612DC" w:rsidRPr="008D7604" w:rsidRDefault="000612DC" w:rsidP="00471036">
+    <w:p w14:paraId="664D132A" w14:textId="77777777" w:rsidR="000612DC" w:rsidRPr="008D7604" w:rsidRDefault="000612DC" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA5CE24" w14:textId="604CE58C" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
+    <w:p w14:paraId="0EA5CE24" w14:textId="604CE58C" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Nombre</w:t>
       </w:r>
       <w:r w:rsidR="008A7E1F" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -203,286 +203,286 @@
         </w:rPr>
         <w:t xml:space="preserve"> o Nombre Apellido</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00471036" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, ORCID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EA741B" w14:textId="7A2C826A" w:rsidR="00F22AF7" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
+    <w:p w14:paraId="16EA741B" w14:textId="7A2C826A" w:rsidR="00F22AF7" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Nombre Apellido-Apellido o Nombre Apellido</w:t>
       </w:r>
       <w:r w:rsidR="00F22AF7" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00471036" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, ORCID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1250CA61" w14:textId="1894143F" w:rsidR="00F22AF7" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
+    <w:p w14:paraId="1250CA61" w14:textId="1894143F" w:rsidR="00F22AF7" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Nombre Apellido-Apellido o Nombre Apellido</w:t>
       </w:r>
       <w:r w:rsidR="00F22AF7" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00471036" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, ORCID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B8F3F8" w14:textId="77777777" w:rsidR="00F22AF7" w:rsidRPr="008D7604" w:rsidRDefault="00F22AF7" w:rsidP="00471036">
-[...11 lines deleted...]
-    <w:p w14:paraId="6E641AAC" w14:textId="45C63786" w:rsidR="005A6FBB" w:rsidRPr="008D7604" w:rsidRDefault="00F22AF7" w:rsidP="00471036">
+    <w:p w14:paraId="79B8F3F8" w14:textId="77777777" w:rsidR="00F22AF7" w:rsidRPr="008D7604" w:rsidRDefault="00F22AF7" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E641AAC" w14:textId="45C63786" w:rsidR="005A6FBB" w:rsidRPr="008D7604" w:rsidRDefault="00F22AF7" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006E52BF" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Institución, ciudad, país, correo electrónico</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AA038F" w14:textId="18CF6A62" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="00F22AF7" w:rsidP="00471036">
+    <w:p w14:paraId="03AA038F" w14:textId="18CF6A62" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="00F22AF7" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006E52BF" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Institución, ciudad,</w:t>
       </w:r>
       <w:r w:rsidR="00471036">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> país, correo electrónico</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB9C3B2" w14:textId="6830DE55" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="00F22AF7" w:rsidP="00471036">
+    <w:p w14:paraId="0EB9C3B2" w14:textId="6830DE55" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="00F22AF7" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006E52BF" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Institución, ciu</w:t>
       </w:r>
       <w:r w:rsidR="00471036">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>dad, país, correo electrónico</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DEEE67" w14:textId="77777777" w:rsidR="00651803" w:rsidRPr="008D7604" w:rsidRDefault="00651803" w:rsidP="00471036">
+    <w:p w14:paraId="42DEEE67" w14:textId="77777777" w:rsidR="00651803" w:rsidRPr="008D7604" w:rsidRDefault="00651803" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73192004" w14:textId="2C249217" w:rsidR="00F22AF7" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
+    <w:p w14:paraId="73192004" w14:textId="2C249217" w:rsidR="00F22AF7" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Autor para correspondencia</w:t>
       </w:r>
       <w:r w:rsidR="00F22AF7" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -501,293 +501,293 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Nombre y apellido</w:t>
       </w:r>
       <w:r w:rsidR="00651803" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0058345E" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>correo electrónico</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C99EC20" w14:textId="77777777" w:rsidR="00587CFE" w:rsidRPr="00471036" w:rsidRDefault="00587CFE" w:rsidP="00471036">
-[...13 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6C99EC20" w14:textId="77777777" w:rsidR="00587CFE" w:rsidRPr="00471036" w:rsidRDefault="00587CFE" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213457B6" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70159BEF" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="70159BEF" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>El resumen deberá ser conciso y proporcionar un amplio panorama de la investigación (objetivo, método, resultados y conclusiones), sin que sobrepase las 250 palabras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080C1038" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="080C1038" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>: se debe proporcionar una relación de máximo ocho palabras o frases clave, que facilite la recuperación de la información; separarlas por coma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D6F980" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...14 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="51D6F980" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2E9671" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="794E38F3" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="794E38F3" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> deberá ser conciso y proporcionar un amplio panorama de la investigación (objetivo, método, resultados y conclusiones), sin que sobrepase las 250 palabras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EBC28E" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="48EBC28E" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> se debe proporcionar una relación de ocho palabras o frases clave (máximo), que facilite la recuperación de la información; separarlas por coma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17939A3B" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...13 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="17939A3B" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14907857" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Fecha de recibido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -807,53 +807,53 @@
         <w:t>/mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>aaaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (por la coordinación editorial)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05657036" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="05657036" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Fecha de aceptado </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -873,132 +873,143 @@
         <w:t>/mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>aaaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (por la coordinación editorial)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4DB781" w14:textId="77777777" w:rsidR="004F5E3D" w:rsidRPr="008D7604" w:rsidRDefault="004F5E3D" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1C4DB781" w14:textId="77777777" w:rsidR="004F5E3D" w:rsidRPr="008D7604" w:rsidRDefault="004F5E3D" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8589EE" w14:textId="77777777" w:rsidR="004F5E3D" w:rsidRPr="008D7604" w:rsidRDefault="004F5E3D" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6C8589EE" w14:textId="77777777" w:rsidR="004F5E3D" w:rsidRPr="008D7604" w:rsidRDefault="004F5E3D" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61D8B669" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="61D8B669" w14:textId="33910FFA" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7604">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Introducción</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E52BF" w:rsidRPr="008D7604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DAC36B" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03E9A078" w14:textId="77777777" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
+    <w:p w14:paraId="5087C194" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E9A078" w14:textId="1AB57C17" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
@@ -1018,64 +1029,104 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BDCC86" w14:textId="77777777" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
+    <w:p w14:paraId="34BDCC86" w14:textId="4F02A502" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
@@ -1095,179 +1146,220 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea </w:t>
-[...10 lines deleted...]
-        <w:t>entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA2C767" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11C88B1E" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="558DC96D" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="558DC96D" w14:textId="5F1EAA55" w:rsidR="00471036" w:rsidRDefault="00FA34CE" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00215FF8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Subsecciones</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00471036" w:rsidRPr="00215FF8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de primer nivel</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Subsecciones</w:t>
+      </w:r>
+      <w:r w:rsidR="00471036">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1AF37827" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+        <w:t xml:space="preserve"> de primer nivel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B753809" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="705BFB9B" w14:textId="77777777" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1AF37827" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705BFB9B" w14:textId="7949D4AA" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -1275,156 +1367,207 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270DCB86" w14:textId="77777777" w:rsidR="00471036" w:rsidRPr="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57458FD9" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22AC4C34" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="22AC4C34" w14:textId="367967C8" w:rsidR="00471036" w:rsidRDefault="00FA34CE" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C50732">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Subsecciones de </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">1.1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00471036" w:rsidRPr="00C50732">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>segundo nivel y posteriores</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Subsecciones de </w:t>
+      </w:r>
+      <w:r w:rsidR="00471036">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="20AC76E8" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+        <w:t>segundo nivel y posteriores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F42E99" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13D05BBA" w14:textId="77777777" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
+    <w:p w14:paraId="20AC76E8" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D05BBA" w14:textId="16EAB4B3" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
@@ -1444,145 +1587,185 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B81C630" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C9CCD13" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6185CF1C" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6185CF1C" w14:textId="6A8F2285" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7604">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Materiales y métodos</w:t>
-[...4 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:t>2. Metodología</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65674C32" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E31100" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="46E31100" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B5BB022" w14:textId="77777777" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
+    <w:p w14:paraId="3B5BB022" w14:textId="6A232AA9" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
@@ -1602,145 +1785,207 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">salto de párrafo </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C624F67" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="5C624F67" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="428D0A0B" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="428D0A0B" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37C729DA" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="37C729DA" w14:textId="102C315E" w:rsidR="00471036" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C50732">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Resultados</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00471036" w:rsidRPr="00C50732">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="29415E33" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+        <w:t>Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9D7293" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4780DFB8" w14:textId="77777777" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
+    <w:p w14:paraId="29415E33" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4780DFB8" w14:textId="453FF6F5" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
@@ -1760,145 +2005,218 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>entre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437E0CE4" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="437E0CE4" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55C1671C" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="55C1671C" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="779D86AB" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="779D86AB" w14:textId="0A6EAFF4" w:rsidR="00471036" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F10C04">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Discusión</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00471036" w:rsidRPr="00F10C04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="630DA873" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+        <w:t>Discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714444BB" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="361367BE" w14:textId="77777777" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
+    <w:p w14:paraId="630DA873" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361367BE" w14:textId="7BDA29D1" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
@@ -1918,156 +2236,197 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea </w:t>
-[...10 lines deleted...]
-        <w:t>entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243DCB08" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="243DCB08" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A2B052" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="71A2B052" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09531F65" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="09531F65" w14:textId="5360DE15" w:rsidR="00471036" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F10C04">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Conclusiones</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00471036" w:rsidRPr="00F10C04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="68DAC41E" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+        <w:t>Conclusiones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E824DB" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="217FABF5" w14:textId="77777777" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
+    <w:p w14:paraId="68DAC41E" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217FABF5" w14:textId="70D04239" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
@@ -2087,102 +2446,153 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párrafo de cada sección o subsección</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17513113" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="17513113" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D4655E" w14:textId="77777777" w:rsidR="00471036" w:rsidRPr="00153528" w:rsidRDefault="00471036" w:rsidP="00471036">
+    <w:p w14:paraId="20D4655E" w14:textId="4634BF8B" w:rsidR="00471036" w:rsidRPr="00153528" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00153528">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00471036" w:rsidRPr="00153528">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F497DE" w14:textId="0EE8B875" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="007D76BD">
+    <w:p w14:paraId="39F497DE" w14:textId="340ACF6E" w:rsidR="007D76BD" w:rsidRDefault="007D76BD" w:rsidP="00FA34CE">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
@@ -2202,86 +2612,611 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2308">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debe haber saltos de línea entre párrafos; sangría francesa de 1.25 cm a partir del segundo párr</w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>afo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7299590B" w14:textId="659BB469" w:rsidR="00FA34CE" w:rsidRPr="00153528" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Financiamiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF9EB9C" w14:textId="177920E2" w:rsidR="00FA34CE" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>afo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C90F67B" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="4E76A26E" w14:textId="3069459B" w:rsidR="00FA34CE" w:rsidRPr="00153528" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Declaración de conflicto de interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384236EB" w14:textId="1F9FB8C1" w:rsidR="00FA34CE" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>afo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F41B0DB" w14:textId="063FA5AE" w:rsidR="00FA34CE" w:rsidRPr="00153528" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA34CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Declaración de uso de IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762AB971" w14:textId="308FC145" w:rsidR="00FA34CE" w:rsidRDefault="00FA34CE" w:rsidP="00FA34CE">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cuerpo del texto: fuente: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; tamaño: 12 puntos; interlineado: 1.5, Espaciado posterior de párrafo: 5 puntos.; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe haber </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5798">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>salto de párrafo extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre párrafos; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sangría a primera línea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2308">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1.25 cm a partir del segundo párr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>afo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8A51F2" w14:textId="77777777" w:rsidR="00FA34CE" w:rsidRDefault="00FA34CE" w:rsidP="00471036">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="33535BFB" w14:textId="77777777" w:rsidR="00471036" w:rsidRPr="00F73639" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0D79">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73639">
         <w:rPr>
@@ -2348,51 +3283,63 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>- En el caso del abordaje de temas del dominio común en el ámbito científico y tecnológico deberán citarse trabajos que denoten el conocimiento de los autores sobre el estado del arte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555E5D2C" w14:textId="77777777" w:rsidR="00471036" w:rsidRPr="004D04E2" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D04E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">- En la medida de lo posible, evitar las </w:t>
+        <w:t xml:space="preserve">- En la medida de lo posible, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004D04E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evitar las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D04E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>autocitas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D04E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2029543A" w14:textId="77777777" w:rsidR="00471036" w:rsidRPr="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
@@ -2835,51 +3782,62 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>alienadas a la izquierda</w:t>
       </w:r>
       <w:r w:rsidRPr="0026163D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>, la primera letra debe estar en mayúsculas.</w:t>
+        <w:t xml:space="preserve">, la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>primera letra debe estar en mayúsculas.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Las tablas deben estar realizadas con la herramienta “Tabla” de Word.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF1FEA8" w14:textId="77777777" w:rsidR="00471036" w:rsidRPr="002975B7" w:rsidRDefault="00471036" w:rsidP="007D76BD">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -3342,271 +4300,271 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Título, descripción y fuente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDF3789" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026163D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t>Debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>n citarse en el cuerpo del texto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el párrafo inmediato </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>siguiente colocar el título de la figura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>igura 1”, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>igura 2” o “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>iguras 1 y 2”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sin comillas)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>, etcétera. Remitirse en color en alta resolución</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (600 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ppp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>/dpi) y en formatos PNG o TIFF, debe ser un solo elemento independiente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>No se admiten figuras compuesta por imágenes independientes, esto es, imágenes agrupas. Tamaño de la fuente: 12, centrado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476246CE" w14:textId="77777777" w:rsidR="00471036" w:rsidRPr="002975B7" w:rsidRDefault="00471036" w:rsidP="00471036">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002975B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204323FB" w14:textId="2FE37B65" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Debe</w:t>
-[...218 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56DCA3AD" wp14:editId="5AD170DC">
             <wp:extent cx="5581650" cy="3063875"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="15" name="Imagen 15" descr="logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -3706,63 +4664,51 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Ecuaciones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713833A6" w14:textId="77777777" w:rsidR="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Únicamente se admiten las creadas</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> con la herramienta “Insertar una ecuación” de Word. Ecuación en imagen o creada por programas externos no se aceptan.</w:t>
+        <w:t>Únicamente se admiten las creadas con la herramienta “Insertar una ecuación” de Word. Ecuación en imagen o creada por programas externos no se aceptan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C73987" w14:textId="6DCB8251" w:rsidR="00471036" w:rsidRPr="00471036" w:rsidRDefault="00471036" w:rsidP="00471036">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <m:t>A=π</m:t>
         </m:r>
         <m:sSup>
@@ -3809,61 +4755,61 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00471036" w:rsidRPr="00471036" w:rsidSect="00471036">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="150" w:footer="37" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BF62413" w14:textId="77777777" w:rsidR="001A3B33" w:rsidRDefault="001A3B33" w:rsidP="0019747E">
+    <w:p w14:paraId="23916826" w14:textId="77777777" w:rsidR="00697AE2" w:rsidRDefault="00697AE2" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FF3982F" w14:textId="77777777" w:rsidR="001A3B33" w:rsidRDefault="001A3B33" w:rsidP="0019747E">
+    <w:p w14:paraId="0DCA9165" w14:textId="77777777" w:rsidR="00697AE2" w:rsidRDefault="00697AE2" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3912,57 +4858,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="47F9E6AA" w14:textId="77777777" w:rsidR="001726C4" w:rsidRDefault="001726C4" w:rsidP="001726C4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4569BCEB" w14:textId="67190A6D" w:rsidR="001726C4" w:rsidRDefault="001726C4" w:rsidP="001726C4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r w:rsidRPr="00D90E21">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="16"/>
@@ -4009,85 +4955,85 @@
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="210153102"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2AE18435" w14:textId="2DBAA817" w:rsidR="001726C4" w:rsidRDefault="001726C4">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D76BD" w:rsidRPr="007D76BD">
+        <w:r w:rsidR="00BE5798" w:rsidRPr="00BE5798">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="15550C48" w14:textId="77777777" w:rsidR="001726C4" w:rsidRDefault="001726C4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43285C2B" w14:textId="77777777" w:rsidR="001A3B33" w:rsidRDefault="001A3B33" w:rsidP="0019747E">
+    <w:p w14:paraId="0BB64F30" w14:textId="77777777" w:rsidR="00697AE2" w:rsidRDefault="00697AE2" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7829E3AF" w14:textId="77777777" w:rsidR="001A3B33" w:rsidRDefault="001A3B33" w:rsidP="0019747E">
+    <w:p w14:paraId="1F3D4EC1" w14:textId="77777777" w:rsidR="00697AE2" w:rsidRDefault="00697AE2" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="0F7C0CB8" w14:textId="3C2A0EE4" w:rsidR="00866E5E" w:rsidRDefault="00471036" w:rsidP="00471036">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0000452D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
@@ -4383,50 +5329,51 @@
     <w:rsid w:val="00422D1A"/>
     <w:rsid w:val="00451319"/>
     <w:rsid w:val="004552ED"/>
     <w:rsid w:val="00471036"/>
     <w:rsid w:val="00477EDE"/>
     <w:rsid w:val="00484CEE"/>
     <w:rsid w:val="004A4E61"/>
     <w:rsid w:val="004C1502"/>
     <w:rsid w:val="004E3EBB"/>
     <w:rsid w:val="004F5E3D"/>
     <w:rsid w:val="0051615F"/>
     <w:rsid w:val="00560D83"/>
     <w:rsid w:val="0058345E"/>
     <w:rsid w:val="00587CFE"/>
     <w:rsid w:val="00596486"/>
     <w:rsid w:val="005A6FBB"/>
     <w:rsid w:val="005D0C65"/>
     <w:rsid w:val="005E121E"/>
     <w:rsid w:val="005E77D2"/>
     <w:rsid w:val="00614B2A"/>
     <w:rsid w:val="006262E4"/>
     <w:rsid w:val="00651350"/>
     <w:rsid w:val="00651803"/>
     <w:rsid w:val="00655C7D"/>
     <w:rsid w:val="00657E2E"/>
+    <w:rsid w:val="00697AE2"/>
     <w:rsid w:val="006C5B5D"/>
     <w:rsid w:val="006E52BF"/>
     <w:rsid w:val="006F0696"/>
     <w:rsid w:val="006F13C1"/>
     <w:rsid w:val="00700030"/>
     <w:rsid w:val="00716B97"/>
     <w:rsid w:val="0072044D"/>
     <w:rsid w:val="00754F8C"/>
     <w:rsid w:val="00770910"/>
     <w:rsid w:val="0077137D"/>
     <w:rsid w:val="00774706"/>
     <w:rsid w:val="0077476A"/>
     <w:rsid w:val="00780CFD"/>
     <w:rsid w:val="00795299"/>
     <w:rsid w:val="0079540D"/>
     <w:rsid w:val="007A2EC0"/>
     <w:rsid w:val="007D4E3B"/>
     <w:rsid w:val="007D76BD"/>
     <w:rsid w:val="007F3DB9"/>
     <w:rsid w:val="00813D46"/>
     <w:rsid w:val="00817983"/>
     <w:rsid w:val="00821A81"/>
     <w:rsid w:val="008234BF"/>
     <w:rsid w:val="00824B92"/>
     <w:rsid w:val="00866E5E"/>
@@ -4438,78 +5385,80 @@
     <w:rsid w:val="008E2BA5"/>
     <w:rsid w:val="008E3F55"/>
     <w:rsid w:val="009159D5"/>
     <w:rsid w:val="00922349"/>
     <w:rsid w:val="00931773"/>
     <w:rsid w:val="00937E2E"/>
     <w:rsid w:val="0094705C"/>
     <w:rsid w:val="00954806"/>
     <w:rsid w:val="009D0D21"/>
     <w:rsid w:val="009D22FB"/>
     <w:rsid w:val="009D6F2B"/>
     <w:rsid w:val="009E510A"/>
     <w:rsid w:val="009E626B"/>
     <w:rsid w:val="00A1768D"/>
     <w:rsid w:val="00A279E8"/>
     <w:rsid w:val="00A459D3"/>
     <w:rsid w:val="00AA087F"/>
     <w:rsid w:val="00B00585"/>
     <w:rsid w:val="00B162B7"/>
     <w:rsid w:val="00B209B6"/>
     <w:rsid w:val="00B67840"/>
     <w:rsid w:val="00B703CA"/>
     <w:rsid w:val="00B95E0F"/>
     <w:rsid w:val="00BA6C79"/>
     <w:rsid w:val="00BB5401"/>
+    <w:rsid w:val="00BE5798"/>
     <w:rsid w:val="00C019BF"/>
     <w:rsid w:val="00C43B8F"/>
     <w:rsid w:val="00C47997"/>
     <w:rsid w:val="00C61B37"/>
     <w:rsid w:val="00CF44AA"/>
     <w:rsid w:val="00D1613F"/>
     <w:rsid w:val="00D5165B"/>
     <w:rsid w:val="00D84E22"/>
     <w:rsid w:val="00D910AA"/>
     <w:rsid w:val="00D93B95"/>
     <w:rsid w:val="00DB7DEC"/>
     <w:rsid w:val="00DF27DB"/>
     <w:rsid w:val="00E041E6"/>
     <w:rsid w:val="00E1449D"/>
     <w:rsid w:val="00E24DC0"/>
     <w:rsid w:val="00E46CB1"/>
     <w:rsid w:val="00E64FD5"/>
     <w:rsid w:val="00EB5B46"/>
     <w:rsid w:val="00EE667A"/>
     <w:rsid w:val="00EF7245"/>
     <w:rsid w:val="00F15AB0"/>
     <w:rsid w:val="00F22AF7"/>
     <w:rsid w:val="00F32C69"/>
     <w:rsid w:val="00F40667"/>
     <w:rsid w:val="00F50E96"/>
     <w:rsid w:val="00F66381"/>
     <w:rsid w:val="00F90338"/>
     <w:rsid w:val="00F96CA2"/>
+    <w:rsid w:val="00FA34CE"/>
     <w:rsid w:val="00FB1ADE"/>
     <w:rsid w:val="00FC780F"/>
     <w:rsid w:val="00FE2525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -5788,78 +6737,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{548F17DD-D971-48F2-89E9-57F0F3F2E7AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B52E6E6E-C7E3-4D57-AABA-3B1C30A5D848}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>4881</Characters>
+  <Pages>8</Pages>
+  <Words>1031</Words>
+  <Characters>5672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5757</CharactersWithSpaces>
+  <CharactersWithSpaces>6690</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Helena Rivas Lopez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>