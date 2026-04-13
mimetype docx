--- v0 (2025-10-04)
+++ v1 (2026-04-13)
@@ -456,103 +456,143 @@
     </w:p>
     <w:p w14:paraId="56235FEE" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26241709" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="26241709" w14:textId="071F778D" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>The abstract should be concise and provide a broad overview of the research (objective, method, results and conclusions), without exceeding 250 words.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The abstract </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be concise and provide a broad overview of the research (objective, method, results and conclusions), without exceeding 250 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51948B7C" w14:textId="18424EA6" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a list of no more than eight key words or phrases should be provided to facilitate information retrieval; separate them by comma.</w:t>
+        <w:t xml:space="preserve"> a list of no more than eight key words or phrases </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be provided to facilitate information retrieval; separate them by comma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB7FE5F" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FA652B0" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00572BB1" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -621,65 +661,65 @@
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> se debe proporcionar una relación de ocho palabras o frases clave (máximo), que facilite la recuperación de la información; separarlas por coma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17939A3B" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="17939A3B" w14:textId="77777777" w:rsidR="006E52BF" w:rsidRPr="008D7604" w:rsidRDefault="006E52BF" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14907857" w14:textId="6C099394" w:rsidR="006E52BF" w:rsidRPr="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="14907857" w14:textId="6C099394" w:rsidR="006E52BF" w:rsidRPr="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E43A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Received</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
@@ -739,53 +779,53 @@
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="004E43A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>by the editorial coordination</w:t>
       </w:r>
       <w:r w:rsidR="006E52BF" w:rsidRPr="004E43A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05657036" w14:textId="466F9412" w:rsidR="006E52BF" w:rsidRPr="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="05657036" w14:textId="466F9412" w:rsidR="006E52BF" w:rsidRPr="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E43A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Accepted</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
@@ -845,1769 +885,2654 @@
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="004E43A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>by the editorial coordination</w:t>
       </w:r>
       <w:r w:rsidR="006E52BF" w:rsidRPr="004E43A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4DB781" w14:textId="77777777" w:rsidR="004F5E3D" w:rsidRPr="004E43A8" w:rsidRDefault="004F5E3D" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1C4DB781" w14:textId="77777777" w:rsidR="004F5E3D" w:rsidRPr="004E43A8" w:rsidRDefault="004F5E3D" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8589EE" w14:textId="77777777" w:rsidR="004F5E3D" w:rsidRPr="004E43A8" w:rsidRDefault="004F5E3D" w:rsidP="00471036">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="100" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6C8589EE" w14:textId="77777777" w:rsidR="004F5E3D" w:rsidRPr="004E43A8" w:rsidRDefault="004F5E3D" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30CBBEDC" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="30CBBEDC" w14:textId="701E1C5D" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="00362009" w:rsidP="00362009">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Introduction</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E43A8" w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="411F5309" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1365BD64" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="00362009">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="338D5C59" w14:textId="77777777" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
+    <w:p w14:paraId="411F5309" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338D5C59" w14:textId="3FFA504A" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511CA3D0" w14:textId="3A443D2C" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7500C802" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A05E977" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FDA5413" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="0FDA5413" w14:textId="4E33183E" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="00362009" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Subsections of first level</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E43A8" w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0BBFD903" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+        <w:t>Subsections of first level</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D80836" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C54877" w14:textId="77777777" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
+    <w:p w14:paraId="0BBFD903" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C54877" w14:textId="7555082B" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A62F65" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="167501AC" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21CDDE01" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="21CDDE01" w14:textId="1935D120" w:rsidR="004E43A8" w:rsidRDefault="00362009" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A348E9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Second level and subsequent subsections</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">1.1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E43A8" w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Second level and </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7579D844" w14:textId="77777777" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
+        <w:t>lower</w:t>
+      </w:r>
+      <w:r w:rsidR="004E43A8" w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subsections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CAA0E1" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058AD3C0" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7579D844" w14:textId="30EA79C8" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AFBC17" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CF99D7" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="224DC4FE" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="224DC4FE" w14:textId="40A480DB" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="00362009" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Materials and methods</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362009">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1DE7290A" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+        <w:t>Methodology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8B0FBB" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E6A9D24" w14:textId="77777777" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
+    <w:p w14:paraId="1DE7290A" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6A9D24" w14:textId="1AC778AC" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4916533C" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78840886" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C47F3D0" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="7C47F3D0" w14:textId="01F02F4C" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="00362009" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86CC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Results</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E43A8" w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0768A75E" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+        <w:t>Results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F616B92" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B1B5268" w14:textId="77777777" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
-[...105 lines deleted...]
-    <w:p w14:paraId="1DF4CFBA" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="0768A75E" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53D1D362" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="3B1B5268" w14:textId="00B5B7C7" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF4CFBA" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33A73503" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="53D1D362" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86CC3">
+    </w:p>
+    <w:p w14:paraId="33A73503" w14:textId="76533300" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="00362009" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Discussion</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E43A8" w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...107 lines deleted...]
-    <w:p w14:paraId="0343A38A" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A988D6" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54E59ADB" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="72F33DED" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0772A678" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="223541F1" w14:textId="05F1FBF9" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0343A38A" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86CC3">
+    </w:p>
+    <w:p w14:paraId="54E59ADB" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Conclusions</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54690B15" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0772A678" w14:textId="70D87046" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="00362009" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="702F6C13" w14:textId="77777777" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E43A8" w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54690B15" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDAF507" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702F6C13" w14:textId="7DECFA12" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>line spacing: 1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there should be </w:t>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
       <w:r w:rsidRPr="0015010A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>french</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> indent of 1.25 cm from the second paragraph of each section or sub-section</w:t>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragraph of each section or sub-section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5884D2DE" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A9A7A64" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="7A9A7A64" w14:textId="3A582624" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="00362009" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E43A8" w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66521793" w14:textId="48181072" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragrap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DEC3AB" w14:textId="77777777" w:rsidR="00362009" w:rsidRDefault="00362009" w:rsidP="00AE7DBD">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402C6270" w14:textId="62BBFE87" w:rsidR="00362009" w:rsidRPr="00C86CC3" w:rsidRDefault="00362009" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C94226" w14:textId="381BD025" w:rsidR="00362009" w:rsidRDefault="00362009" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragrap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FB6F05" w14:textId="77777777" w:rsidR="00362009" w:rsidRDefault="00362009" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45057873" w14:textId="61207DDF" w:rsidR="00362009" w:rsidRPr="00C86CC3" w:rsidRDefault="00362009" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Statement of conflict of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEA9AE1" w14:textId="70087566" w:rsidR="00362009" w:rsidRDefault="00362009" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragrap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C44B867" w14:textId="77777777" w:rsidR="00362009" w:rsidRDefault="00362009" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E665F6F" w14:textId="3689C561" w:rsidR="00362009" w:rsidRPr="00C86CC3" w:rsidRDefault="00362009" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Statement on the use of IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686820BB" w14:textId="23C2BF8F" w:rsidR="00362009" w:rsidRDefault="00362009" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Body text: font: Verdana; size: 12 point; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>line spacing: 1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subsequent paragraph spacing: 5 point; there </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line breaks between paragraphs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>indent to the first line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015010A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1.25 cm from the second paragrap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBC8610" w14:textId="77777777" w:rsidR="00362009" w:rsidRDefault="00362009" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DA4A6F" w14:textId="77777777" w:rsidR="00362009" w:rsidRDefault="00362009" w:rsidP="00362009">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4564B6" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Acknowledgments</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66521793" w14:textId="4314B477" w:rsidR="00AE7DBD" w:rsidRDefault="00AE7DBD" w:rsidP="00AE7DBD">
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in alphabetical order)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A358ABC" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A348E9">
-[...115 lines deleted...]
-    <w:p w14:paraId="07BF63E6" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>- All the bibliography must be referenced in the main body of the document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0318285D" w14:textId="64CCAA53" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5D4564B6" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- In the case of the approach of topics of the common domain in the scientific and technological field, works that denote the knowledge of the authors on the state of the art </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be cited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D137FF" w14:textId="4DB00FC1" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t>References</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- As far as possible, self-citations </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (in alphabetical order)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A358ABC" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+        <w:t xml:space="preserve"> be avoided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055E2508" w14:textId="47C11D6F" w:rsidR="004E43A8" w:rsidRPr="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>- All the bibliography must be referenced in the main body of the document.</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">- The APA </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009" w:rsidRPr="00D16DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>7th edition</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>- In the case of the approach of topics of the common domain in the scientific and technological field, works that denote the knowledge of the authors on the state of the art should be cited.</w:t>
-[...45 lines deleted...]
-        <w:t>- The APA sixth edition format will be used as a basis for citation.</w:t>
+        <w:t xml:space="preserve"> format will be used as a basis for citation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7234BBF6" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C1BAE5F" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -2708,103 +3633,174 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Title, description and source</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAB4FF4" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+    <w:p w14:paraId="1CAB4FF4" w14:textId="55B6D037" w:rsidR="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">The reference to tables must be cited in the body of the text, in the immediately following paragraph place the table with the title “Table 1”, “Table 2” or “Tables 1 and 2” (without quotation marks), and so on. The heading of the columns of the tables should be in bold and the content of the cells in normal font. Scientific names should be in italics. Table font size: 10 or smaller; font size of title, description and source: 12. Table footnotes: font: Verdana; size: 10; left-aligned, first letter must be in uppercase. Tables must be made with the “Table” tool in </w:t>
+        <w:t xml:space="preserve">The reference to tables must be cited in the body of the text, in the immediately following paragraph place the table with the title “Table 1”, “Table 2” or “Tables 1 and 2” (without quotation marks), and so on. The heading of the columns of the tables </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be in bold and the content of the cells in normal font. Scientific names </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be in italics. Table font size: 10 or smaller; font size of title, description and source: 12. Table footnotes: font: Verdana; size: 10; left-aligned, first letter must be in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">uppercase. Tables must be made with the “Table” tool in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Word.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C86CC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> footnotes: font: Verdana; size: 10; centered with respect to the table, the first letter should be capitalized</w:t>
+        <w:t xml:space="preserve"> footnotes: font: Verdana; size: 10; centered with respect to the table, the first letter </w:t>
+      </w:r>
+      <w:r w:rsidR="00362009">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be capitalized</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7326F71D" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00A348E9" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Example:</w:t>
@@ -3270,163 +4266,153 @@
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Title, description and source</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46152F6D" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A348E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">They must be cited in the body of the text, in the immediate following paragraph place the title of the figure as “Figure 1”, “Figure 2” or “Figures </w:t>
-[...7 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        <w:t>They must be cited in the body of the text, in the immediate following paragraph place the title of the figure as “Figure 1”, “Figure 2” or “Figures 1 and 2” (without quotation marks), etcetera. They must be submitted in color</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in high resolution (600 dpi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>) and in PNG or TIFF format, a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd must be a unique </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>element. Figures composed of independent images, i.e., grouped images, are not allowed. Font size: 12, centered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C93E51" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRPr="00A348E9" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04687B7A" w14:textId="77777777" w:rsidR="004E43A8" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3755A6D3" w14:textId="33173033" w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidRDefault="004E43A8" w:rsidP="004E43A8">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1 and 2” (without quotation marks), etcetera. They must be submitted in color</w:t>
-[...100 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22FBCBF2" wp14:editId="785013DE">
             <wp:extent cx="5617210" cy="3075940"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="1" name="Imagen 1" descr="logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -3645,61 +4631,61 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004E43A8" w:rsidRPr="00C86CC3" w:rsidSect="00471036">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="150" w:footer="37" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B995F4B" w14:textId="77777777" w:rsidR="00F559A1" w:rsidRDefault="00F559A1" w:rsidP="0019747E">
+    <w:p w14:paraId="1836B89C" w14:textId="77777777" w:rsidR="00DE2549" w:rsidRDefault="00DE2549" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DE2EE81" w14:textId="77777777" w:rsidR="00F559A1" w:rsidRDefault="00F559A1" w:rsidP="0019747E">
+    <w:p w14:paraId="06249AC0" w14:textId="77777777" w:rsidR="00DE2549" w:rsidRDefault="00DE2549" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3748,57 +4734,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="47F9E6AA" w14:textId="77777777" w:rsidR="001726C4" w:rsidRDefault="001726C4" w:rsidP="001726C4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4569BCEB" w14:textId="67190A6D" w:rsidR="001726C4" w:rsidRDefault="001726C4" w:rsidP="001726C4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r w:rsidRPr="00D90E21">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="16"/>
@@ -3845,85 +4831,85 @@
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="210153102"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2AE18435" w14:textId="2DBAA817" w:rsidR="001726C4" w:rsidRDefault="001726C4">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AE7DBD" w:rsidRPr="00AE7DBD">
+        <w:r w:rsidR="00362009" w:rsidRPr="00362009">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="15550C48" w14:textId="77777777" w:rsidR="001726C4" w:rsidRDefault="001726C4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35A286DC" w14:textId="77777777" w:rsidR="00F559A1" w:rsidRDefault="00F559A1" w:rsidP="0019747E">
+    <w:p w14:paraId="29FD33F6" w14:textId="77777777" w:rsidR="00DE2549" w:rsidRDefault="00DE2549" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57A6B851" w14:textId="77777777" w:rsidR="00F559A1" w:rsidRDefault="00F559A1" w:rsidP="0019747E">
+    <w:p w14:paraId="50A58A38" w14:textId="77777777" w:rsidR="00DE2549" w:rsidRDefault="00DE2549" w:rsidP="0019747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="0F7C0CB8" w14:textId="3C2A0EE4" w:rsidR="00866E5E" w:rsidRDefault="00471036" w:rsidP="00471036">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0000452D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
@@ -4276,50 +5262,51 @@
     <w:rsid w:val="000921C4"/>
     <w:rsid w:val="000A28C9"/>
     <w:rsid w:val="000A4BE1"/>
     <w:rsid w:val="000D406F"/>
     <w:rsid w:val="000F50DF"/>
     <w:rsid w:val="00101790"/>
     <w:rsid w:val="001064A4"/>
     <w:rsid w:val="001264DD"/>
     <w:rsid w:val="001726C4"/>
     <w:rsid w:val="0019363E"/>
     <w:rsid w:val="0019747E"/>
     <w:rsid w:val="001B4B93"/>
     <w:rsid w:val="001B7345"/>
     <w:rsid w:val="001C3718"/>
     <w:rsid w:val="001F4DBE"/>
     <w:rsid w:val="00211844"/>
     <w:rsid w:val="002210E3"/>
     <w:rsid w:val="00230AF9"/>
     <w:rsid w:val="00237565"/>
     <w:rsid w:val="002574A1"/>
     <w:rsid w:val="00257662"/>
     <w:rsid w:val="002C2BA4"/>
     <w:rsid w:val="002E2BA1"/>
     <w:rsid w:val="002E7AE4"/>
     <w:rsid w:val="00316A4C"/>
+    <w:rsid w:val="00362009"/>
     <w:rsid w:val="00371677"/>
     <w:rsid w:val="00376473"/>
     <w:rsid w:val="003A3773"/>
     <w:rsid w:val="003A6202"/>
     <w:rsid w:val="003B4E30"/>
     <w:rsid w:val="003B5FE7"/>
     <w:rsid w:val="003C0A47"/>
     <w:rsid w:val="003F517F"/>
     <w:rsid w:val="004101BB"/>
     <w:rsid w:val="004127D2"/>
     <w:rsid w:val="00422D1A"/>
     <w:rsid w:val="00451319"/>
     <w:rsid w:val="004552ED"/>
     <w:rsid w:val="00471036"/>
     <w:rsid w:val="00477EDE"/>
     <w:rsid w:val="00484CEE"/>
     <w:rsid w:val="004A4E61"/>
     <w:rsid w:val="004C1502"/>
     <w:rsid w:val="004E3EBB"/>
     <w:rsid w:val="004E43A8"/>
     <w:rsid w:val="004F5E3D"/>
     <w:rsid w:val="0051615F"/>
     <w:rsid w:val="00560D83"/>
     <w:rsid w:val="0058345E"/>
     <w:rsid w:val="00587CFE"/>
@@ -4380,50 +5367,51 @@
     <w:rsid w:val="00A279E8"/>
     <w:rsid w:val="00A459D3"/>
     <w:rsid w:val="00AA087F"/>
     <w:rsid w:val="00AE7DBD"/>
     <w:rsid w:val="00B00585"/>
     <w:rsid w:val="00B162B7"/>
     <w:rsid w:val="00B209B6"/>
     <w:rsid w:val="00B67840"/>
     <w:rsid w:val="00B703CA"/>
     <w:rsid w:val="00B95E0F"/>
     <w:rsid w:val="00BA6C79"/>
     <w:rsid w:val="00BB5401"/>
     <w:rsid w:val="00C019BF"/>
     <w:rsid w:val="00C43B8F"/>
     <w:rsid w:val="00C47997"/>
     <w:rsid w:val="00C61B37"/>
     <w:rsid w:val="00CF44AA"/>
     <w:rsid w:val="00D03C3C"/>
     <w:rsid w:val="00D1613F"/>
     <w:rsid w:val="00D5165B"/>
     <w:rsid w:val="00D60D54"/>
     <w:rsid w:val="00D84E22"/>
     <w:rsid w:val="00D910AA"/>
     <w:rsid w:val="00D93B95"/>
     <w:rsid w:val="00DB7DEC"/>
+    <w:rsid w:val="00DE2549"/>
     <w:rsid w:val="00DF27DB"/>
     <w:rsid w:val="00E041E6"/>
     <w:rsid w:val="00E1449D"/>
     <w:rsid w:val="00E24DC0"/>
     <w:rsid w:val="00E46CB1"/>
     <w:rsid w:val="00E64FD5"/>
     <w:rsid w:val="00EB5B46"/>
     <w:rsid w:val="00EE667A"/>
     <w:rsid w:val="00EF7245"/>
     <w:rsid w:val="00F15AB0"/>
     <w:rsid w:val="00F22AF7"/>
     <w:rsid w:val="00F32C69"/>
     <w:rsid w:val="00F40667"/>
     <w:rsid w:val="00F50E96"/>
     <w:rsid w:val="00F559A1"/>
     <w:rsid w:val="00F66381"/>
     <w:rsid w:val="00F90338"/>
     <w:rsid w:val="00F96CA2"/>
     <w:rsid w:val="00FB1ADE"/>
     <w:rsid w:val="00FC780F"/>
     <w:rsid w:val="00FE2525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -5731,78 +6719,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B962BCC-4B92-4B9D-921C-CAFBB8DB4360}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0171F52C-63C4-43E6-AA28-83D0E5F4C53F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>4696</Characters>
+  <Pages>8</Pages>
+  <Words>976</Words>
+  <Characters>5371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5538</CharactersWithSpaces>
+  <CharactersWithSpaces>6335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Helena Rivas Lopez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>